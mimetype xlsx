--- v0 (2026-06-27)
+++ v1 (2026-08-26)
@@ -410,310 +410,670 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B26"/>
+  <dimension ref="A1:B62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>party_affinity</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>total_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>AAP</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>8341948</v>
+        <v>8943342</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>INC</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>3587973</v>
+        <v>3838507</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>SAD</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>2258934</v>
+        <v>2430253</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Neutral</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>1538323</v>
+        <v>1647949</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr"/>
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>BJP</t>
+        </is>
+      </c>
       <c r="B6" t="n">
-        <v>1429426</v>
+        <v>1375506</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>BJP</t>
+          <t>No Idea</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>1285196</v>
+        <v>862882</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>No Idea</t>
+          <t>Not Sure</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>814680</v>
+        <v>784518</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A9" t="inlineStr"/>
       <c r="B9" t="n">
-        <v>786222</v>
+        <v>553034</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Death</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>216919</v>
+        <v>225916</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Shifted</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>177194</v>
+        <v>184189</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BSP</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>158063</v>
+        <v>164696</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>WPD</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>70817</v>
+        <v>79851</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Independent</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>55403</v>
+        <v>56627</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Independent</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>54426</v>
+        <v>55969</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>48402</v>
+        <v>49679</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>CPI</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>24291</v>
+        <v>24638</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>SAD (Amritsar)</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>19082</v>
+        <v>19916</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>NCP</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>6101</v>
+        <v>6315</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Shiv Sena</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>2396</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Independant</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>1622</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Kisaan Union</t>
+          <t>SAD BADAL</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>1130</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>SAD BADAL</t>
+          <t>DEATH</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>1010</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>SAD DHINDSA</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>1009</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>WP</t>
+          <t>Kisaan Union</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>674</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
+          <t>NO IDEA</t>
+        </is>
+      </c>
+      <c r="B26" t="n">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>WP</t>
+        </is>
+      </c>
+      <c r="B27" t="n">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>NEUTRAL</t>
+        </is>
+      </c>
+      <c r="B28" t="n">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>NOT SURE</t>
+        </is>
+      </c>
+      <c r="B29" t="n">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>Out of Country</t>
+        </is>
+      </c>
+      <c r="B30" t="n">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>PS</t>
+        </is>
+      </c>
+      <c r="B31" t="n">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>FAKE</t>
+        </is>
+      </c>
+      <c r="B32" t="n">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>DELETED</t>
+        </is>
+      </c>
+      <c r="B33" t="n">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Marriage</t>
+        </is>
+      </c>
+      <c r="B34" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>NRI</t>
+        </is>
+      </c>
+      <c r="B35" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>SHIFTED</t>
+        </is>
+      </c>
+      <c r="B36" t="n">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
           <t>Congress</t>
         </is>
       </c>
-      <c r="B26" t="n">
+      <c r="B37" t="n">
         <v>85</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>SAD(A)</t>
+        </is>
+      </c>
+      <c r="B38" t="n">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>sad</t>
+        </is>
+      </c>
+      <c r="B39" t="n">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>UPP</t>
+        </is>
+      </c>
+      <c r="B40" t="n">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>SAD (BADAL)</t>
+        </is>
+      </c>
+      <c r="B41" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>MARRIED</t>
+        </is>
+      </c>
+      <c r="B42" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>ps</t>
+        </is>
+      </c>
+      <c r="B43" t="n">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>SAD (AMRITSAR)</t>
+        </is>
+      </c>
+      <c r="B44" t="n">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>IND</t>
+        </is>
+      </c>
+      <c r="B45" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>married</t>
+        </is>
+      </c>
+      <c r="B46" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>REJECTED</t>
+        </is>
+      </c>
+      <c r="B47" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>CPIM</t>
+        </is>
+      </c>
+      <c r="B48" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>nri</t>
+        </is>
+      </c>
+      <c r="B49" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>independent</t>
+        </is>
+      </c>
+      <c r="B50" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>No IDEA</t>
+        </is>
+      </c>
+      <c r="B51" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>NOT Sure</t>
+        </is>
+      </c>
+      <c r="B52" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>SAD AMRITSAR</t>
+        </is>
+      </c>
+      <c r="B53" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>wpd</t>
+        </is>
+      </c>
+      <c r="B54" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>EX</t>
+        </is>
+      </c>
+      <c r="B55" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Electoral Plathune</t>
+        </is>
+      </c>
+      <c r="B56" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>no idea</t>
+        </is>
+      </c>
+      <c r="B57" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>SIFTED</t>
+        </is>
+      </c>
+      <c r="B58" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>KGS</t>
+        </is>
+      </c>
+      <c r="B59" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>RNP</t>
+        </is>
+      </c>
+      <c r="B60" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Wpd</t>
+        </is>
+      </c>
+      <c r="B61" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>PATH</t>
+        </is>
+      </c>
+      <c r="B62" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>